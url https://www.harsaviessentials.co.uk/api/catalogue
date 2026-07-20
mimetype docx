--- v0 (2026-05-18)
+++ v1 (2026-07-20)
@@ -1,90 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4BF7C962" w14:textId="022DB4DE" w:rsidR="00A203A7" w:rsidRPr="00A838A3" w:rsidRDefault="00000000" w:rsidP="00A838A3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A838A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Product Catalogue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ACA827" w14:textId="3863882B" w:rsidR="000D27B7" w:rsidRPr="000D27B7" w:rsidRDefault="00000000" w:rsidP="00A838A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Spearmint Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1841A902" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Mentha spicata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FD814D" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Mentha Spicata Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D563D10" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="707183B3" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD651A7" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Steam distilled from spearmint leaves; widely used in flavour and oral care applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3207559A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Clear to pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6BB7EE" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Sweet, minty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657C0E22" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -99,55 +94,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D10E7B1" w14:textId="2062CB2B" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C954573" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Peppermint Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2595FF95" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Mentha piperita</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067AB074" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Mentha Piperita Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD003E5" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6632330B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDD1872" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: High menthol oil used in pharma, cosmetics, and flavour industries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FF9305" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B81D34" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Strong cooling mint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F452D6F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -163,55 +153,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="037C4FFB" w14:textId="1C12D7D3" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53151591" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Mentha Arvensis Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE93D28" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Mentha arvensis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DC0D70" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Mentha Arvensis Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FC365C" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3ABE5BDC" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D6EB1A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Primary raw material for menthol extraction used in pharma applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570618AA" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Colorless to pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FED11E5" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Strong mint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D43363" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -226,55 +211,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5F999D" w14:textId="0918EB98" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64951F28" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Lemongrass Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D93CF0" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Cymbopogon flexuosus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7403A33E" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Cymbopogon Flexuosus Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9A7C7B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="23A6575F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Grass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F72A570" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Citral-rich oil used in fragrance, cleaning, and cosmetic products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C418FEE" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3B79EC" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Fresh citrus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C1321F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -290,55 +270,50 @@
     </w:p>
     <w:p w14:paraId="29493DFA" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EFA348" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Basil Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F57D0CE" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Ocimum basilicum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F24BE5" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Ocimum Basilicum Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285680F6" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="199E1F02" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621847B2" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Herbaceous oil used in flavour and fragrance industries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58836BCD" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Light yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CB8624" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Herbaceous spicy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675F924A" w14:textId="0FE0B703" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -353,55 +328,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE1F4A5" w14:textId="19EE7692" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16733024" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Bergamot Mint Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0A9285" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Mentha citrata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA3D00F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Mentha Citrata Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53719DD3" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="48C08157" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2ED0B5" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Linalool-rich oil used in perfumery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B096B06" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Clear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435B92A8" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Minty citrus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1609D4" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -417,55 +387,50 @@
     </w:p>
     <w:p w14:paraId="1195078C" w14:textId="3AD99EDE" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4F4EC4" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ginger Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068D84EE" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Zingiber officinale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E315C20" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Zingiber Officinale Root Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A82445" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3B845398" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Rhizome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E87B09B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Spice oil used in flavour and fragrance formulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168F019A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073D3BE1" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Warm spicy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532ECC6D" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -478,55 +443,50 @@
       <w:r>
         <w:t>Industries: Food, Pharma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FA3E37" w14:textId="49B08E01" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2031920F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Ajwain Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BD0744" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Trachyspermum ammi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CC8FEB" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Trachyspermum Ammi Oil</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>CAS No.: 8000-42-8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F1904A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Seeds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B391FFA" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Thymol-rich oil used in pharma and antimicrobial applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698CA364" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Brownish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536530E8" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Strong herbal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C121E9A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
@@ -545,55 +505,50 @@
     <w:p w14:paraId="1ED11DA5" w14:textId="026E6423" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A3C8B1" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="4357116E" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Eucalyptus Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E448EB6" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Eucalyptus globulus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2723CF95" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Eucalyptus Globulus Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DF5D86" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4B13A1B7" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Leaves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2FC09F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: High cineole oil used in respiratory formulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FD771F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Colorless</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CF8E31" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Fresh camphoraceous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8ED4E7" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -609,55 +564,50 @@
     </w:p>
     <w:p w14:paraId="17CF5943" w14:textId="35A845C8" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunligh</w:t>
       </w:r>
       <w:r w:rsidR="00A838A3">
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A02B66" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Davana Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AD9A30" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Artemisia pallens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3600C468" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Artemisia Pallens Oil</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>CAS No.: 8016-03-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCDE19B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Flowers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7854DC16" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: High-value oil used in luxury perfumery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8C1D98" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Brownish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5835C0" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Sweet fruity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F12BEF1" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
@@ -676,55 +626,50 @@
     <w:p w14:paraId="14D758E2" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675A7085" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="139B893E" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Tagetes Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ECCAB7" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Tagetes minuta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2729BB5A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Tagetes Minuta Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0705429E" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6FD94F7C" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Flowers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECB28B3" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Used in flavour and fragrance applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E56784" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Dark yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C122F9" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Fruity herbaceous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D677324" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -737,55 +682,50 @@
       <w:r>
         <w:t>Industries: Fragrance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B028ED" w14:textId="1389E239" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1ED3A7" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Frankincense Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAA996B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Boswellia serrata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECC58FE" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Boswellia Serrata Oil</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>CAS No.: 8016-36-2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC4519A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Resin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187B4F06" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Resin oil used in cosmetics and aromatherapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9356FF" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287D48DC" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Warm resinous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6960D9B0" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
@@ -805,55 +745,50 @@
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A487C0F" w14:textId="2BB87302" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="19CC0260" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="4283D5D2" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Cedarwood Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AEB4ED" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Cedrus deodara</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075FC78F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Cedrus Deodara Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00777C2A" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02E3081D" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Wood</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABB047F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Used in perfumery and haircare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A857CF" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3D7F5B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Woody</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4BBA1F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -869,55 +804,50 @@
     </w:p>
     <w:p w14:paraId="3C637EAC" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158C3E3D" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="403C6C2C" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Palmarosa Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690EAECC" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Cymbopogon martinii</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7354A7A4" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Cymbopogon Martinii Oil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B02F20" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2F0C8B82" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Grass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F50CC80" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Geraniol-rich oil used in cosmetics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C20EE9" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Pale yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C2D444" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Rose-like</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11560375" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
       </w:r>
     </w:p>
@@ -931,55 +861,50 @@
         <w:t>Industries: Cosmetics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4A25DC" w14:textId="5E20E672" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9B5617" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Vetiver Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B42A326" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Vetiveria zizanoides</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3679A6C5" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Vetiveria Zizanoides Oil</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>CAS No.: 8016-96-4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EB5219" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Roots</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B96577" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Luxury base note oil used in perfumery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14768503" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Brown viscous</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D98475" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Earthy woody</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BB311B" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
@@ -995,55 +920,50 @@
         <w:t>Industries: Luxury fragrance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFB53F8" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Storage: Cool, dry place away from sunlight</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B95079F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00A203A7"/>
     <w:p w14:paraId="6F520845" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Turmeric Oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39143108" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Botanical Name: Curcuma longa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A9E462" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>INCI Name: Curcuma Longa Root Oil</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>CAS No.: 8024-37-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22824351" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Plant Part Used: Rhizome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5D311F" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Description: Used in cosmetics and pharma applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64326307" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Appearance: Yellow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0DEB9D" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Odour: Spicy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D14F1B4" w14:textId="77777777" w:rsidR="00A203A7" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Extraction Method: Steam Distillation</w:t>
@@ -12765,51 +12685,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -13089,51 +13009,51 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>900</Words>
   <Characters>5135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>